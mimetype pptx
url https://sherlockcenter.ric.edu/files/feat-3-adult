--- v0 (2026-10-09)
+++ v1 (2026-10-30)
@@ -63,55 +63,50 @@
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/comments/modernComment_10E_94397FCC.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/comments/modernComment_138_EA74E310.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/comments/modernComment_13A_677FDF15.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/comments/modernComment_13B_4914BF96.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
@@ -242,50 +237,55 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{71CCC910-908B-357D-D8C0-2B2A07C52A93}" name="Cerullo, Crystal D." initials="CC" userId="S::ccelani_5881@ric.edu::5b1433c0-4716-464a-bec8-b7ba88af83e9" providerId="AD"/>
   <p188:author id="{E6155B6C-98B2-6117-B299-C1F204FF4878}" name="Ferrara, Victoria E." initials="FV" userId="S::vferrara@ric.edu::9664c910-6cb6-48b0-b187-86c2d38d8531" providerId="AD"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
@@ -471,63 +471,63 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="120" d="100"/>
-          <a:sy n="120" d="100"/>
+          <a:sx n="78" d="100"/>
+          <a:sy n="78" d="100"/>
         </p:scale>
-        <p:origin x="198" y="96"/>
+        <p:origin x="850" y="62"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId41" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/comments/modernComment_10E_94397FCC.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:cmLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:cm id="{566B2EEE-2DA9-48B4-ABCA-EFAC180D08D6}" authorId="{E6155B6C-98B2-6117-B299-C1F204FF4878}" created="2026-09-10T18:14:17.488">
     <ac:txMkLst xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command">
@@ -655,3559 +655,50 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Jay shared about Blending, Braiding, and Sequencing in the short clip we have and approved the slide with the three on it. </a:t>
             </a:r>
           </a:p>
         </p188:txBody>
       </p188:reply>
     </p188:replyLst>
     <p188:txBody>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:p>
         <a:r>
           <a:rPr lang="en-US"/>
           <a:t>I believe the state stays away from Blending funding.  check with Jay - delete if needed</a:t>
         </a:r>
       </a:p>
     </p188:txBody>
   </p188:cm>
 </p188:cmLst>
 </file>
 
-<file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-[...3507 lines deleted...]
-
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4262,51 +753,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7C00A39D-A001-464A-85F1-8B65EB635A73}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/1/2026</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FFE4106-E5A6-8830-9C11-00C9B85E80D9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -4443,51 +934,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F806B0E7-A6A6-454C-8E67-01ACF6EAC660}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/1/2026</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -17608,51 +14099,51 @@
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{93BAB98F-7D88-46D0-B6F8-377056FEDECE}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/1/2026</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFA09157-547D-1EB0-B947-53F31206AE26}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -18280,51 +14771,51 @@
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{93BAB98F-7D88-46D0-B6F8-377056FEDECE}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/1/2026</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFA09157-547D-1EB0-B947-53F31206AE26}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -18802,99 +15293,99 @@
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ada.gov/filing_complaint.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artmuseumteaching.com/2018/01/22/rethinking-hierarchies/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1R_K-P0xt8u3gYXGqRkJVKNPbzynZ3v-U/view" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20iarmitstead@ric.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ripin.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sherlockcenter.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://survey.alchemer.com/s3/6156150/6761ca4c0691" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_10E_94397FCC.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.featri.net/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=IkKCy9A2FX4" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A54D9CA9-1F99-BE7C-7349-FD2DD634C68A}"/>
@@ -22614,50 +19105,180 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A3CDEE-685C-4DAA-BCC9-B6779797AF0A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="209598" y="1599599"/>
             <a:ext cx="6189607" cy="4222819"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FD044BE-CC99-E2BC-F698-B45A26C57BE5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1271443" y="5916182"/>
+            <a:ext cx="4065916" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="1E196A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="1E196A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="1E196A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="1E196A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="1E196A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="1E196A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="1E196A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="1E196A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="1E196A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>Watch the video clip</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4026498930"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -25492,78 +22113,281 @@
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Major Steps to Employment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...26 lines deleted...]
-      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E58A683-0C16-04A7-E57F-D9B50C2D6C8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="631471" y="1460115"/>
+            <a:ext cx="10424160" cy="5078313"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="1E196A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="1E196A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="1E196A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="1E196A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="1E196A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="1E196A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="1E196A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="1E196A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="1E196A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic" panose="020F0302020204030204"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="571500" indent="-571500">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Explore, Identify, Prepare, Pursue</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1028700" lvl="1" indent="-571500">
+              <a:buFont typeface="Courier New"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Planning and Assessment</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" indent="-571500">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Get</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1028700" lvl="1" indent="-571500">
+              <a:buFont typeface="Courier New"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Development and Hiring</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" indent="-571500">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Keep and Grow</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1028700" lvl="1" indent="-571500">
+              <a:buFont typeface="Courier New"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Coaching, Retention, and Advancement</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="255594315"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Default Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:srgbClr val="1E196A"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="F3EFEC"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="369CD6"/>
@@ -26678,50 +23502,71 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9c532a60-26e6-4ba8-ba66-cc12b220fc58" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9817f423-16b6-4052-95a5-c264e1f3a1cd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="9817f423-16b6-4052-95a5-c264e1f3a1cd">In Process</_Flow_SignoffStatus>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F6CB23711B323F48A64A1BDF4CAC1379" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f63a033e5cfc211d31ce750151f644c4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9c532a60-26e6-4ba8-ba66-cc12b220fc58" xmlns:ns3="9817f423-16b6-4052-95a5-c264e1f3a1cd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="012b3301ab83fa0f866349f0bfb96e66" ns2:_="" ns3:_="">
     <xsd:import namespace="9c532a60-26e6-4ba8-ba66-cc12b220fc58"/>
     <xsd:import namespace="9817f423-16b6-4052-95a5-c264e1f3a1cd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -26935,123 +23780,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA369F73-0BFC-48F7-9EEE-A40B05D7E49F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="9c532a60-26e6-4ba8-ba66-cc12b220fc58"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9817f423-16b6-4052-95a5-c264e1f3a1cd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88DEB767-B866-41BD-A6F4-8ECD90CAEFCE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{637BDD24-56B0-4A34-9C43-6943099E61DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="9817f423-16b6-4052-95a5-c264e1f3a1cd"/>
     <ds:schemaRef ds:uri="9c532a60-26e6-4ba8-ba66-cc12b220fc58"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>1092</Words>
+  <Words>1096</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>192</Paragraphs>
+  <Paragraphs>195</Paragraphs>
   <Slides>29</Slides>
   <Notes>29</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>29</vt:i4>
       </vt:variant>